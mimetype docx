--- v0 (2026-05-25)
+++ v1 (2026-10-10)
@@ -75,100 +75,105 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Цели и задачи дисциплины</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель дисциплины: сформировать у студентов целостное представление об общих закономерностях, детерминантах, механизмах и движущих силах развития, социокультурном фоне развития, психологических характеристиках возраста, возрастной периодизации; закономерности психического развития в онтогенезе.
+        <w:t xml:space="preserve">Цель дисциплины: сформировать у студентов целостное представление об общих закономерностях, детерминантах, механизмах и движущих силах психического развития человека на протяжении онтогенеза (от рождения до ранней взрослости), а также о психологических характеристиках каждого возрастного этапа и возрастной периодизации.
 Задачи освоения дисциплины:
-1)	сформировать понятийный аппарат дисциплины;
-[...6 lines deleted...]
-</w:t>
+1.	Сформировать понятийный аппарат дисциплины и базовые знания об основных закономерностях психического развития.
+2.	Познакомить с разнообразными теоретическими направлениями зарубежной и отечественной психологии к изучению развития психики и личности человека в онтогенезе.
+3.	Сформировать систему понимания общих закономерностей, детерминант, механизмов и движущих сил развития психики.
+4.	Изучить психологические особенности человека на возрастных этапах от рождения до юношества.
+5.	Сформировать установку на перенос полученных знаний в практическую деятельность, в организацию психологического сопровождения развития личности на разных этапах онтогенетического развития.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Общие вопросы психологии развития. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Характеристики психического развития в разные периоды онтогенеза. </w:t>
+        <w:t xml:space="preserve">Характеристики психического развития в детские периоды. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Характеристики психического развития в подростковом периоде, юношеском возрасте и ранней взрослости. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>