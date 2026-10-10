--- v0 (2026-06-25)
+++ v1 (2026-10-10)
@@ -75,108 +75,92 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Цели и задачи дисциплины</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель дисциплины: обучение студентов основным понятиям, положениям и методам курса математики, навыкам построения математических доказательств путем непротиворечивых логических рассуждений, методам решения задач.
-Задачи изучения дисциплины: дать обучаемому арсенал типовых приемов для решения различных задач, при этом акцент делается на усвоение формул, алгоритмов, приемов решения математических задач, возникающих при исследовании прикладных проблем; приобретение студентами твердых навыков решения математических задач с доведением до практически приемлемого результата и развить на этой базе логическое и алгоритмическое мышление; вырабатывание первичных навыков математического исследования прикладных вопросов и развить необходимую интуицию в вопросах приложения математики; вырабатывание умения самостоятельно разбираться в математическом аппарате, содержащемся в литературе, связанной со специальностью студента; умение при решении задач выбирать и использовать необходимые вычислительные методы и средства. </w:t>
+        <w:t xml:space="preserve">Цели изучения дисциплины: обучение студентов основным понятиям, положениям и методам курса математики, навыкам построения математических доказательств путем непротиворечивых логических рассуждений, методам решения задач.
+Задачи изучения дисциплины: дать обучаемому арсенал типовых приемов для решения различных задач, при этом акцент делается на усвоение формул, алгоритмов, приемов решения математических задач, возникающих при исследовании прикладных проблем; приобретение студентами твердых навыков решения математических задач с доведением до практически приемлемого результата и развить на этой базе логическое и алгоритмическое мышление; вырабатывание первичных навыков математического исследования прикладных вопросов и развить необходимую интуицию в вопросах приложения математики; вырабатывание умения самостоятельно разбираться в математическом аппарате, содержащемся в литературе, связанной со специальностью студента; умение при решении задач выбирать и использовать необходимые вычислительные методы и средства.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Линейная алгебра. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Векторная алгебра. </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Аналитическая геометрия. </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Комплексные числа. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Математический анализ. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
@@ -200,65 +184,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Уметь решать типовые примеры и задачи высшей математики</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Уметь применять математические знания при решении задач в области профессиональной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды учебной работы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>