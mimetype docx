--- v0 (2026-06-25)
+++ v1 (2026-10-10)
@@ -75,147 +75,245 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Цели и задачи дисциплины</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель дисциплины: </w:t>
+        <w:t xml:space="preserve">Цель дисциплины: формирование социально-личностных компетенций студентов, обеспечивающих целевое использование разнообразных средств физической культуры спорта и туризма для сохранения и укрепления здоровья, психофизической подготовки и самоподготовки  к будущей жизни и профессиональной деятельности.
+Задачи дисциплины:
+- включение студентов в реальную физкультурно-спортивную практику по творческому освоению ценностей физической культуры, ее активного использования с всесторонним развитием личности;
+- содействие разностороннему развитию организма, сохранению и укреплению здоровья студентов, повышение ими уровня общей физической подготовленности; развитию профессионально важных физических качеств и психомоторных особенностей будущих специалистов;
+- формирование потребности студентов в физическом самосовершенствовании и поддержании высокого уровня здоровья через сознательное использование всех организационно-методических форм занятий физкультурно-спортивной деятельностью;
+- формирование навыков самостоятельной организации досуга с использованием средств физической культуры и спорта, овладение основами семейного физического воспитания, бытовой физической культуры.
+</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Техника безопасности. Профилактика травматизма на занятиях физической культуры. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методические основы составления и проведения комплекса утренней гигиенической гимнастики. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методические основы организации проведения занятий по лёгкой атлетике. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методические основы организации проведения занятий по спортивным играм. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методические основы организации проведения занятий по атлетической гимнастике. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методические основы организации проведения занятий по лыжной подготовке. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">УК-7.1 Знать виды физических упражнений; роль и значение физической культуры в жизни человека и общества; научно-практические основы физической культуры, профилактики вредных привычек и здорового образа и стиля жизни</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">УК-7.1 Уметь планировать и проводить самостоятельные занятия с оздоровительной, рекреационной и восстановительной направленностью; проводить самодиагностику организма при занятиях физическими упражнениями и спортом, пользуясь методами самоконтроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УК-7.1 Владеть средствами и методами укрепления индивидуального здоровья для обеспечения полноценной социальной и профессиональной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды учебной работы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">практические занятия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Изучение дисциплины заканчивается </w:t>