--- v0 (2026-06-10)
+++ v1 (2026-09-15)
@@ -281,51 +281,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">умеет разрабатывать алгоритмы для решения задач автоматизации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">умеет проектированить REST API</w:t>
+        <w:t xml:space="preserve">умеет проектировать REST API</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды учебной работы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>