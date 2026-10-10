--- v0 (2026-06-15)
+++ v1 (2026-10-10)
@@ -198,107 +198,107 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ОПК-3.1 Знать принципы, методы и средства анализа и структурирования профессиональной информации</w:t>
+        <w:t xml:space="preserve">ОПК-4.1 Знать принципы, методы и средства анализа и структурирования профессиональной информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПК-1.1 Знать основные подходы проведения научных исследований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Уметь исследовать модели объектов профессиональной деятельности и адаптировать методики исследований</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Уметь анализировать профессиональную информацию, выделять в ней главное, структурировать, оформлять и представлять в виде аналитических обзоров</w:t>
+        <w:t xml:space="preserve">ПК-1.2 Уметь исследовать модели объектов профессиональной деятельности и адаптировать методики исследований</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОПК-4.2 Уметь анализировать профессиональную информацию, выделять в ней главное, структурировать, оформлять и представлять в виде аналитических обзоров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>