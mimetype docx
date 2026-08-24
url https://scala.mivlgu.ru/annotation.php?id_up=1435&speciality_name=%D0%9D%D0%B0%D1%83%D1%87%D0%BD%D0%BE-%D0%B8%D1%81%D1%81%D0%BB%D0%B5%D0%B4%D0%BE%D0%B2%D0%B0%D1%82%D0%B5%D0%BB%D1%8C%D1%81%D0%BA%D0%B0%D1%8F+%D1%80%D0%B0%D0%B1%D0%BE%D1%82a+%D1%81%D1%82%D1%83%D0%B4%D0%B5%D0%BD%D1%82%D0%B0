--- v0 (2026-06-15)
+++ v1 (2026-08-24)
@@ -202,65 +202,107 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">реализует алгоритмы для решения практических и научно-исследовательских задач с использованием современных языков программирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">самостоятельно приобретать с помощью информационных технологий и использовать в практической деятельности новые знания и умения, в том числе в новых областях знаний, непосредственно не связанных со сферой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">владеть методами научных исследований и навыками их проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">методами оценки ресурсов и их пределов, оптимально их использовать для успешного выполнения порученного задания</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды учебной работы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>