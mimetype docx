--- v0 (2026-06-15)
+++ v1 (2026-08-24)
@@ -152,51 +152,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Работа биполярного транзистора в резистивных усилительных каскадах с общим эмиттером. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Работа полевых транзисторов в резистивных усилительных каскадах с общим истоком. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Транзисторные ключи. Интегральные цифровые ИМС. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Основы функциональной электроники. Средства отображения информации. Заключение. </w:t>
+        <w:t xml:space="preserve">Основы функциональной электроники. Заключение. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>