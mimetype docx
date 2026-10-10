--- v0 (2026-06-25)
+++ v1 (2026-10-10)
@@ -75,192 +75,204 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Цели и задачи дисциплины</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель дисциплины: формирование у студентов целостной, системной информационной базы в области физики, научного мировоззрения, навыков познавательной деятельности для успешного усвоения:
+        <w:t xml:space="preserve">Целями освоения дисциплины "Физика" являются: 
+Формирование у студентов целостной, системной информационной базы в области физики, научного мировоззрения, навыков познавательной деятельности для успешного усвоения:
 – общепрофессиональных и специальных дисциплин основной образовательной программы, которые в свою очередь направлены на освоение студентами обобщенных видов профессиональной деятельности как важнейших и прямых составляющих профессиональной компетентности;
 – необходимого минимума базовых, фундаментальных компонентов универсальных, инвариантных компетенций, что позволит выпускнику успешно адаптироваться к меняющимся условиям, постоянно самосовершенствоваться, быть востребованным и конкурентоспособным на профессиональном рынке труда.
 Основными задачами дисциплины являются:
 – изучение базовых понятий, фундаментальных законов и принципов, составляющих основу современной физической картины мира;
 – овладение умениями воспринимать и объяснять физические явления и процессы, использовать знания в образовательной и профессиональной деятельности, критически оценивать информацию естественнонаучного содержания, полученную из различных источников;
-– формирование у студентов навыков самостоятельного проведения наблюдений, измерений физических величин, обработки и анализа опытных данных, интерпретации результатов физического эксперимента.
- </w:t>
+– формирование у студентов навыков самостоятельного проведения наблюдений, измерений физических величин, обработки и анализа опытных данных, интерпретации результатов физического эксперимента.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Введение. Предмет физики, методы физического исследования, структура и задачи курса. </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Физические основы механики. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Электричество и магнетизм. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Физика колебаний и волн. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Основы волновой оптики. </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Квантовая физика. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стастическая физика и основы термодинамики. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Современная физическая картина мира. </w:t>
+        <w:t xml:space="preserve">Физика твердого тела. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Молекулярная физика и термодинамика. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Знать законы и модели, необходимые для решения задач в области профессиональной деятельности</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Уметь выявлять естественно-научную сущность проблем, связанных с машиностроительными производствами, и привлекать для их решения соответствующий физико-математический аппарат(ОПК-1.2)</w:t>
+        <w:t xml:space="preserve">Знать базовые понятия, фундаментальные законы и принципы механики, электричества и электромагнетизма, физики колебаний и волн, термодинамики, статистической и квантовой физики, составляющие основу современной физической картины мира</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Уметь объяснять физические явления и процессы, применять физические законы, модели, принципы в образовательной и профессиональной деятельности, физически обосновывать явления окружающего мира</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Виды учебной работы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>