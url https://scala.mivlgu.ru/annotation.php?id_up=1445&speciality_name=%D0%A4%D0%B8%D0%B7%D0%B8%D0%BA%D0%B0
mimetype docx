--- v0 (2026-05-25)
+++ v1 (2026-09-02)
@@ -114,107 +114,75 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Введение. Предмет физики, методы физического исследования, структура и задачи курса. </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Физические основы механики. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Электричество и магнетизм. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Физика колебаний и волн. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Основы волновой оптики. </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Современная физическая картина мира. </w:t>
+        <w:t xml:space="preserve">Квантовая физика. Физика твердого тела. Молекулярная физика и термодинамика. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>