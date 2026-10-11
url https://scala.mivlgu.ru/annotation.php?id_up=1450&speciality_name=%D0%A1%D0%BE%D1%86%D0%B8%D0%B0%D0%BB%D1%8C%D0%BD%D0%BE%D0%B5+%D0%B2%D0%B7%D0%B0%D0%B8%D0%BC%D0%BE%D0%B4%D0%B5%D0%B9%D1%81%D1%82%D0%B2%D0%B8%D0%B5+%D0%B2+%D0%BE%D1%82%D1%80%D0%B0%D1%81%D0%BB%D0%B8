--- v0 (2026-06-25)
+++ v1 (2026-10-11)
@@ -108,107 +108,59 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Понятие и предмет делового общения. </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Устные деловые коммуникации. Письменные деловые коммуникации. </w:t>
+        <w:t xml:space="preserve">Понятие и предмет делового общения. Эффективные технологии делового общения. Психологические аспекты делового общения. Конфликтные ситуации в коммуникациях. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплименты в коммуникациях. Спор и аргументация в коммуникациях. Этика делового общения. Устные деловые коммуникации. Письменные деловые коммуникации. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>