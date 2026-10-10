--- v0 (2026-05-25)
+++ v1 (2026-10-10)
@@ -75,197 +75,143 @@
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Цели и задачи дисциплины</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Целью освоения дисциплины «Психолого-педагогическая работа с семьей» является получение системы социальных, психологических и педагогических знаний, 
-[...6 lines deleted...]
-5. Стимулирование самостоятельной деятельности по освоению содержания дисциплины и формированию необходимых компетенций. </w:t>
+        <w:t xml:space="preserve">Целью изучения дисциплины является формирование профессиональных компетенций в области психолого-педагогического сопровождения семьи, развитие навыков диагностики, консультирования и коррекции детско-родительских отношений.
+Задачи: 
+1. Изучить теоретические основы семейной психологии и педагогики.
+2. Освоить методы диагностики семейных отношений.
+3. Развить навыки консультирования и психолого-педагогической поддержки семьи.
+4. Научиться работать с различными категориями семей.
+</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Основные дидактические единицы (разделы)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Семья как объект психологического исследования и воздействия. </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Диагностические методы определения проблемного поля семьи. </w:t>
+        <w:t xml:space="preserve">Теоретические основы психолого-педагогической работы с семьей. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Практика психолого-педагогической работы с семьей. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В результате освоения дисциплины студент должен:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Знает способы эффективного разрешения конфликтов и противоречий в работе по оказанию психологической помощи обучающимся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Умеет определить оптимальный перечень мероприятий социально-психологической и социально-педагогической реабилитации и очередность их выполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Способен применять в своей деятельности программы повышения психологической компетентности участников образовательного процесса, работающих с различными категориями обучающихся, учителей, педагогов, родителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>